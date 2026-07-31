--- v0 (2026-01-15)
+++ v1 (2026-07-31)
@@ -6,264 +6,330 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"> </Override>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"> </Override>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"> </Override>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"> </Override>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"> </Override>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"> </Override>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"> </Override>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"> </Override>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"> </Override>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"> </Override>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кавказ - погружение в историю и традиции, 8 дней, декабрь 2025 - март 2026</w:t>
+        <w:t xml:space="preserve">Кавказ - погружение в историю и традиции, 8 дней, март - ноябрь 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">8 дней / 7 ночей</w:t>
+        <w:t xml:space="preserve">Продолжительность: 8 дней / 7 ночей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Пятигорск ( 3 ночи) - Домбай ( 1 ночь) - Нальчик ( 1 ночь) - Владикавказ ( 2 ночи)</w:t>
+        <w:t xml:space="preserve">Маршрут: Пятигорск (1 ночь) - перевал Гумбаши andndash; Шоанинский храм - Сентинский храм andndash; Тебердинский заповедник andndash; река Уллу-Муруджу andndash; поляна Домбай (1 ночь) andndash; Тебердинский заповедник andndash; Нижний Архыз andndash; Пятигорск (2 ночи) - Медовые водопады andndash; Кисловодск andndash; поляна Азау andndash; гора Эльбрус - Нальчик ( 1ночь) andndash; Черекское ущелье andndash; Верхняя Балкария andndash; Голубые озера andndash; Владикавказ (2 ночи) - Кармадон - Даргавс - Город мертвых - Башня Курта и Тага - селение Цмити - Свято-Успенский Аланский мужской монастырь andndash; Куртатинское ущелье - Кадаргаванский каньон - скальная крепость Дзивгис - Алагирское ущелье andndash; Цей andndash; Мамисон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Даты заезда: 07.12, 21.12, 25.12.2025, 04.01, 25.01, 08.02, 22.02, 08.03, 22.03.2026</w:t>
+        <w:t xml:space="preserve">Даты заезда: еженедельно по воскресеньям с 29.03.2026 по 22.11.2026 включительно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Детали перелета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут тура</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Прибытие в аэропорт Минеральные Воды или ж.д. вокзал Пятигорска.  
-[...1 lines deleted...]
-15:00 Обзорная экскурсия в Пятигорске, программа дня: знакомство с Пятигорском – парк «Цветник» - грот Дианы – пещера Провал</w:t>
+              <w:t xml:space="preserve">Прибытие в аэропорт Минеральные Воды или ж.д. вокзал Пятигорска. В 13:00 встреча и сбор группы, трансфер в отель в Пятигорске. Размещение в гостинице. В 15:00 Обзорная экскурсия в Пятигорске. Обзорная по Пятигорску, который по праву считается городом-памятником, ведь он видел множество исторических событий и великих людей. Прогуляемся по парку «Цветник» - излюбленному месту отдыха туристов. Посетим особенно знаменитые места – гору со скульптурой «Орел», грот Дианы, вдохновлявший Лермонтова, Академическую Елизаветинскую галерею. Полюбуемся видом на город, на горы Машук и Бештау, открывающимся у беседки Эолова арфа. После нас ждёт Провал — так называется подземная пещера в Пятигорске с дивным голубым озером.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Пятигорск – курорт Домбай (250 км) Начало 09:00
-[...1 lines deleted...]
-18:00 Размещение в гостиницах в Домбайской поляне: Снежный барс 3* или Меридиан 3*. Обед и ужин – самостоятельно (Доп. плата)</w:t>
+              <w:t xml:space="preserve">Завтрак. Экскурсия в Домбай. Размещение в гостиницах в Домбайской поляне. На пути к Домбаю устроим насыщенную фотосессию на красочном перевале Гумбаши, остановимся у реки Муруджу, чтобы полюбоваться дикой природой. Недалеко от села Хетагурово, мы поднимемся на святую гору Шоан («Святилище»), — на ней высится древнейший христианский собор Георгия Победоносца. Это аланский храм первой половины X века, жемчужина византийской архитектуры, признанный памятником всероссийского значения.
+По дороге сделаем остановку и рассмотрим возвышающийся на горе Сентинский храм, который является одним из пяти самых древних храмов Х века на территории России и выстроен в Византийском стиле.
+Далее наш путь лежит через Тебердинский государственный заповедник, воспоминания от которого надолго останутся в памяти. Здесь есть самые разнообразные природные ландшафты: горы, вершинами касающиеся неба, ледники, хранящие древние тайны, леса, в которых водится множество удивительных животных.
+Если уж есть на свете место, которое лучше один раз увидеть, то это Домбай. Туристы придумали поговорку: «Кто в Домбае не бывал, тот Кавказа не видал»! Уникальная красота Домбая, воспетая поэтами, — это край синего неба, живительного воздуха, щедрого солнца, хвойных лесов и альпийских лугов, бурных рек и сверкающих водопадов, заснеженных вершин и зеркальных ледников. Обед и ужин – самостоятельно (Доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">3 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Домбай – Тебердинский заповедник – Нижний Архыз – Пятигорск (320 км) Начало 09:00
-[...1 lines deleted...]
-19:00 Размещение в гостиницах: Машук 2*/ Пятигорск 3* или Интурист 3*/Бештау 3*</w:t>
+              <w:t xml:space="preserve">Завтрак. Экскурсионная программа: Домбай – Тебердинский заповедник – Нижний Архыз – Пятигорск (320 км). Размещение в гостинице. Подъем по канатной дороге на вершину Мусса-Ачитара (билет – доп. плата). Со смотровой площадки открывается изумительная панорама, как на ладони предстанут знаменитые вершины Кавказа и могучий Эльбрус в дымке облаков. Гид познакомит с местными легендами, расскажет о культуре, обычаях и традициях кавказских народов.
+Вновь любуемся красотами Тебердинского заповедника, а историко-познавательная программа продолжится знакомством с Нижне-Архызским аланским городищем – музеем под открытым небом со статусом памятника федерального значения. Предположительно именно здесь располагалась столица древнего Аланского государства, исчезнувший город Маас, упоминавшийся в византийских летописях. На территории городища храмы соседствуют с языческими культовыми сооружениями, поскольку до принятия христианства большинство алан поклонялись огню и солнцу. Поднимемся к наскальному Лику Христа – монументальной иконе, написанной на скале. Взгляд Спасителя направлен на Северный храм Нижне-Архызского городища. Именно в этом храме аланы принимали крещение в Х веке н.э.
+На пути в Пятигорск посетим термальный комплекс «Жемчужина Кавказа» (Доп. плата). Расслабляющий отдых в бассейне с термальными водами, позволит восстановить заряд бодрости и добавит позитивных эмоций! (рекомендуем взять купальные принадлежности, полотенца и сланцы)
+Обед и ужин – самостоятельно (Доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">4 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Пятигорск- Медовые водопады – Кисловодск - Пятигорск, (8 часов, 145 км) Начало 09:00
-программа дня: путешествие к Медовым водопадам - природный памятник гора Кольцо – знакомство с Кисловодском - Курортный парк - Каскадная лестница - Главная Нарзанная галерея. Обед и ужин – самостоятельно (Доп. плата)</w:t>
+              <w:t xml:space="preserve">Завтрак. Экскурсия в Кисловодск и Медовые водопады. Путешествие к Медовым водопадам раскроет разнообразие и красоту природы, истории и традиций края. По пути сделаем остановку, чтоб осмотреть природный памятник – гора Кольцо. После прогулки на Медовых водопадах будет время отдохнуть и насладиться природными пейзажами, попробовать национальную кухню.
+Знакомство с Кисловодском, начинается в старинной части города, от Кисловодской крепости, давшей начало городу-курорту в первых годах XIX столетия. Продолжим на аллеях и тропинках Курортного парка Кисловодска – второго по площади рукотворного парка в Европе. Когда-то в свою бытность здесь прогуливались Михаил Лермонтов, Александр Пушкин, Лев Толстой и Антон Чехов. Водопад «Стеклянная струя», Зеркальный пруд и мостик «Дамский каприз» – живописнейшие достопримечательности в тихой уединенной части Курортного парка. Далее экскурсия продолжится по живописным городским окрестностям, пройдемся по Каскадной лестнице, продегустируем целебный нарзан в Главной Нарзанной галерее и насладимся красотой Курортного бульвара. Обед и ужин – самостоятельно (Доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">5 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Пятигорск – поляна Азау – гора Эльбрус – Нальчик, (8-9 часов, 295 км) Начало в 08:30
-[...1 lines deleted...]
-Прибытие в г. Нальчик, размещение в гостинице.</w:t>
+              <w:t xml:space="preserve">Завтрак. Экскурсионная программа: Пятигорск – поляна Азау – гора Эльбрус – Нальчик, (8-9 часов, 295 км). Переезд в Нальчик. Прибытие в г. Нальчик, размещение в гостинице. Отправимся к подножию высочайшей горы Европы – Эльбрусу (5462 м), по пути познакомимся с достопримечательностями самого большого и знаменитого на Центральном Кавказе Баксанского ущелья, посетим красивейшую Поляну нарзанов. Затем мы поднимемся на поляну Азау (2300 м над уровнем моря). Поляна прекрасна в любое время года. Хвойный лес, горный воздух, природные нарзаны создают настроение и укрепляют иммунитет.
+Подъем на канатке на Эльбрус на станцию «Мир», 3450 м. – Пятигорск (165 км)
+Эльбрус - визитная карточка Северного Кавказа! Сегодня, позавтракав, по канатной дороге комплекса «Эльбрус» (билет – доп. плата) мы поднимемся на станцию Мир (3450 м) и осмотрим окрестности: пьянящее ощущение от покорения самой высокой вершины Европы, бесконечная панорама заснеженных хребтов и проплывающие под ногами облака. По пути мы узнаем историю покорения одного из красивейших пиков мира, спящего вулкана, с которым связано много мистических событий. Канатная дорога поднимет нас к вечным снегам и льдам, к невообразимым панорамам Главного Кавказского хребта. Интересующиеся историей могут посетить Музей боевой славы защитников Эльбруса в годы Великой Отечественной войны, а кто-то захочет просто зайти в кафе, попробовать местную выпечку, горячие блюда, чай, кофе, глинтвейн. Желающие смогут подняться на верхнюю станцию канатки — Гара-Баши (3850м) и покататься на снегоходах и ратраках. Впечатления и эмоции останутся на всю жизнь!
+Переезд в г. Нальчик, размещение в гостинице. Обед и ужин – самостоятельно (Доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">6 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Нальчик – Черекское ущелье – Верхняя Балкария – Голубые озера – переезд во Владикавказ (8 часов, 230 км) Начало в 08:30
-[...2 lines deleted...]
-19:30-21:30 АЛАНСКИЙ ВЕЧЕР – шоу-программа в этно-национальном стиле с ужином и дегустацией (Доп. плата)</w:t>
+              <w:t xml:space="preserve">Завтрак. Экскурсионная программа: Нальчик – Черекское ущелье – Верхняя Балкария – Голубые озера (8 часов, 230 км). Переезд во Владикавказ. Прибытие во Владикавказ 17:00.
+19:30-21:30 АЛАНСКИЙ ВЕЧЕР – шоу-программа в этно-национальном стиле с ужином и дегустацией (Доп. плата) Черекское ущелье – необычайно красивое место в горах Кавказа, которое сохранило в себе уникальную природу, древние достопримечательности, и самобытную балкарскую культуру. Именно здесь, высоко в горах, можно прикоснуться к истинной истории балкарского народа.
+Одной из главных природных достопримечательностей является Нижнее Голубое озеро, которое входит в комплекс озёр Балкарии. Самое большое и самое глубокое карстовое озеро, которое этническое население называет «бездонным», окутано огромным количеством преданий и тайн. 
+Лишь раз побывав на берегах этого озера захочется возвращаться к нему снова и снова!
+Далее последует осмотр Черекской теснины – самого узкого места ущелья. Именно здесь можно наблюдать живописные отвесные скалы, которые поражают своими размерами и величием, а также увидеть всю мощь реки Черек, которая и сформировала само ущелье. Смотровая площадка с видом на Черекский каньон станет одним из незабываемых этапов экскурсии.
+Поднявшись выше, оказываемся в высокогорном селении Верхняя Балкария, которое известно как «музей под открытым небом» ведь именно здесь, в окружении гор, сохранились постройки эпохи позднего средневековья. Башня Абай-Кала, Амирхан-Кала, а также руины некогда существовавших традиционных балкарских поселений. Обед – самостоятельно (Доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">7 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Три ущелья: Куртатинское – Кармадонское - Даргавс (8 часов, 120 км) Начало 08:30 
-программа дня: Кармадон - Даргавс - Город мертвых - Башня Курта и Тага - селение Цмити - Свято-Успенский Аланский мужской монастырь – пикник-ланч (вкл. в стоимость) - Куртатинское ущелье - Кадаргаванский каньон - крепость Дзивгис - 17:00 Прибытие во Владикавказ.</w:t>
+              <w:t xml:space="preserve">Завтрак. Экскурсия Три ущелья: Куртатинское – Кармадонское - Даргавс (8 часов, 120 км) Большое путешествие в историческое прошлое Осетии-Алании, знакомство с культурой и традициями. Осетия или Алания – край, где царит дух свободы, где вершины до небес чередуются с живописными ущельями, где с объятиями встречают гостей, где можно быть не просто туристом, а путешественником и исследователем!
+Кармадон – одно из самых узких и суровых по своей красоте ущелий Осетии. Печальная слава ущелья связана со сходом ледника Колка в 2002 году. В результате обвала погибли жители ущелья и съемочная группа Сергея Бодрова.
+Переезд в Даргавскую долину. Даргавский некрополь, который в народе называют «Городом мертвых», состоящий из более 90 склеповых сооружений оригинальной формы. Сторожевые башни 16-17 веков. 
+Куртатинское ущелье расположено в самом центре горной Осетии. До наших дней здесь сохранились старинные осетинские села с фамильными, боевыми, жилыми и сигнальными башнями, пещерные укрепления, культовые сооружения. Башня Курта и Тага – один из символов Осетии, расположена на вершине скалы в месте схождения трех ущелий. В средние века башня носила важнейшее стратегическое значение в защите от неприятеля и в сплочении осетинских родов. Со смотровой площадки открываются захватывающие виды на долину Фиагдон, другие фамильные башенные комплексы, террасы, отвоеванные у гор для посадок земледельческих культур. Вдалеке на склоне можно отчетливо рассмотреть древнее селение Цмити - территория буквально усыпана десятками объектов культурного наследия.
+Самый высокогорный в России Свято-Успенский Аланский мужской монастырь. Фиагдонские памятники: у памятника «Скорбящий конь» вспомним воинов-куртатинцев, отдавших жизнь за Родину в Великой Отечественной войне. Также увидим первый в мире памятник Ленину и бюст Сталина.
+Скальная крепость Дзивгис. Крепость датируется временами нашествия Тамерлана, то есть примерно 15 веком. Удивительное по тактической хитрости сооружение, созданное горцами для защиты от вражеских набегов.
+Кадаргаванский каньон. Уникальное место, где можно увидеть, как за сотни лет горная река размыла мягкие известняки скалистого хребта, а упавший с горы огромный валун стал естественным мостиком через каньон.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">8 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Алагирское ущелье – Цей – аул Нар (8 часов, 207 км) Начало 08:30
-программа дня: Святилище и наскальный монумент Уастырджи - Цейское ущелье - канатная дорога к Сказскому леднику – пикник-ланч (вкл. в стоимость) – аул Нар – смотровая площадка водохранилища Зарамагской ГЭС – обелиск братьям Газдановым - возвращение во Владикавказ к 17:00. Трансфер в аэропорт/на вокзал к вечерним рейсам/поездам, позже 18:00</w:t>
+              <w:t xml:space="preserve">Завтракю Экскурсия Алагирское ущелье – Цей – аул Нар (8 часов, 207 км). Возвращение во Владикавказ к 17:00. Трансфер в аэропорт/на вокзал к вечерним рейсам/поездам, позже 18:00. Жемчужины Осетии: здесь Вам не равнина, здесь воздух другой! Неповторимое Цейское ущелье – красивейший уголок Кавказа и величественный Мамисон. День будет насыщен впечатлениями: высокие горы, красочные ущелья, ледники, водопады и знаковые места притяжения древней истории Осетии.
+Двигаясь по Военно-Осетинской дороге в Алагирском ущелье, справа по ходу движения, внимание привлекает могучая скульптурная композиция. Это Ныхас Уастырджи, как называют его в Осетии. Это место является дзуаром - святым местом. Скульптура крепится к скале и весит 28 тонн! Святилище и наскальный монумент Уастырджи. В осетинской традиции Уастырджи является одним из главных героев осетинского Нартского эпоса – небожителем, покровителем мужчин, путников и воинов. Монумент считается одним из самых больших конных памятников в мире.
+По дороге увидим пещеру и святилище Сау Барага (Черного всадника). Место и сам образ Черного всадника окутан множеством легенд и поверий, которые нам предстоит узнать. Военно-Осетинская дорога с древнейших времен играла важную роль в связях севера и юга Кавказа. В Касарской теснине сохранились остатки древней аланской таможенной заставы «Зылын дуар» (с осетинского — Кривая дверь).
+С Транскама повернем к Цейскому ущелью или Цейской подкове. Жемчужина Осетии: здесь Вам не равнина, здесь воздух другой! Ущелье многие столетия является священным для осетин - тут располагаются самые знаковые места поклонения, места силы - древнеаланские исторические и культовые сооружения. Все Цейское ущелье является государственным заповедником, а фигура покровителя Афсати на въезде символизирует защиту для всего живущего в этом красивейшем уголке Кавказа. Гора Монах - неподвижный и суровый хранитель Цея. По легенде монах решил отловить тура с золотыми рогами и преподнести его рога в дар Уастырджи, но слово не сдержал и был обращен в камень.
+На канатно-кресельном подъемнике доберемся до Сказского ледника (билет – доп. плата), увидим ледяной грот, откуда стремительно вырывается река Сказдон, насладимся видами горной стихии.
+Продвигаясь дальше по Транскаму в глубь горной Осетии, направляемся в Мамисонское ущелье – один из самых удаленных и некогда труднодоступных уголков Осетии. Раньше через ущелье проходила военно-осетинская дорога, которая связывала Северный Кавказ и Закавказье. Здесь еще сохранились боевые, жилые башни и целые укрепленные комплексы средневековых поселений горцев. В древнем селении Лисри столкнемся с артефактами прошлых эпох, увидим архитектурные строения древнего зодчества. Узнаем о легендах и истории других поселений ущелья: Тиб, Тли, Калак, Згил. 
+Мамисонское ущелье славится минеральными источниками. Целебные тибские воды, долины с красивым ландшафтом, разнообразие природной растительности привлекают многих туристов в ущелье. С открытием всесезонного горного и термального курорта «Мамисон» в ущелье пришла вторая жизнь. Среди руин родовых башен и храмов горный курорт словно призван объединить историю и современность, вековые традиции и спорт. 
+На обратном пути во Владикавказ остановимся у пронзительного обелиска Братьям Газдановым в селении Дзуарикау, чтоб отдать дань памяти погибшим в Великой Отечественной Войне.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">- групповые трансферы из аэропорта Минеральных Вод и ж.д. вокзала Пятигорска в отель в первый день тура по прибытии, встреча в 13:00 - групповой трансфер в аэропорт и ж/д вокзал Владикавказа по отъезду в заключительный день тура к рейсам/поездам позже 18:00 - размещение в отелях/туркомплексах по программе тура в Пятигорске/Домбае/Нальчике/Владикавказе - экскурсии по программе с профессиональными гидами и квалифицированными водителями - питание: завтраки в отеле + 2 обеда/пикник-ланч по маршруту экскурсий - входные билеты на объекты посещений по программе экскурсий, экологические сборы заповедников</w:t>
+        <w:t xml:space="preserve">групповые трансферы из аэропорта Минеральных Вод и ж.д. вокзала Пятигорска в отель в первый день тура по прибытии, встреча в 13:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista">
+          <w:numPr>
+            <w:ilvl w:val="1"/>
+            <w:numId w:val="1"/>
+          </w:numPr>
+        </w:pStyle>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16:30 групповой трансфер в аэропорт и ж/д вокзал Владикавказа по отъезду в заключительный день тура к рейсам/поездам позже 18:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista">
+          <w:numPr>
+            <w:ilvl w:val="1"/>
+            <w:numId w:val="1"/>
+          </w:numPr>
+        </w:pStyle>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">размещение в отелях по программе тура в Пятигорске/Домбае/Нальчике/Владикавказе с завтраками</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista">
+          <w:numPr>
+            <w:ilvl w:val="1"/>
+            <w:numId w:val="1"/>
+          </w:numPr>
+        </w:pStyle>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">экскурсии по программе с профессиональными гидами и квалифицированными водителями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista">
+          <w:numPr>
+            <w:ilvl w:val="1"/>
+            <w:numId w:val="1"/>
+          </w:numPr>
+        </w:pStyle>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">входные билеты на объекты посещений по программе экскурсий, экологические сборы заповедников</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Оплачивается дополнительно</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -273,83 +339,83 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиа или ж/д билеты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">билет на канатно-кресельный подъемник в Цейском ущелье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">800руб.</w:t>
+              <w:t xml:space="preserve">900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">билет на канатную дорогу в Приэльбрусье: Азау – ст. Мир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2 300руб.</w:t>
+              <w:t xml:space="preserve">2 700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">билет на канатную дорогу при подъеме на Мусса-Ачитара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2 300руб.</w:t>
+              <w:t xml:space="preserve">2 700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">билет в термальные источники «Жемчужина Кавказа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">600руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">экскурсии, развлечения и входные билеты на объекты, не включенные в программу тура, курортный сбор</w:t>
@@ -370,56 +436,56 @@
             <w:r>
               <w:t xml:space="preserve">индивидуальные трансферы из/в аэропорт и ж/д вокзал, а также любое индивидуальное транспортное обслуживание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 10 ноября 2025 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 3 июля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 25.01.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 02.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">По программе 8/7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -432,360 +498,360 @@
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Название отеля, Категория отеля, Город / курорт, SPO, Тип номера, Питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">DBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">X-PAX</w:t>
+              <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Камелия 3*, 0*, По программе, , Только завтраки, 25.01-01.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">38400руб.</w:t>
+              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54225руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">74100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Амран, 0*, По программе, , Только завтраки, 25.01-01.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">39300руб.</w:t>
+              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Амран, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55250руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">74100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Кадгарон Отель 3*, 0*, По программе, , Только завтраки, 25.01-01.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">37500руб.</w:t>
+              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Кадгарон Отель 3*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55250руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">74100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* - Снежный Барс 3* - Россия 4* - Отель Планета Люкс 3*, 0*, По программе, , Только завтраки, 25.01-01.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">37650руб.</w:t>
+              <w:t xml:space="preserve">Интурист 3* - Снежный Барс 3* - Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">81300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* - Снежный барс 3* - Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, , Только завтраки, 25.01-01.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">38550руб.</w:t>
+              <w:t xml:space="preserve">Интурист 3* - Снежный барс 3* - Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">62850руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93000руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* - Снежный барс 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, , Только завтраки, 25.01-01.02</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">40650руб.</w:t>
+              <w:t xml:space="preserve">Бештау 3* - Снежный барс 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">68700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">104300руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>