--- v2 (2026-07-30)
+++ v3 (2026-09-20)
@@ -441,51 +441,51 @@
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 3 июля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 02.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 27.09.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">По программе 8/7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -514,51 +514,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 27.09-04.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">54225руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">74100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -567,51 +567,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Амран, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Амран, 0*, По программе, Стандарт, Только завтраки, 27.09-04.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">55250руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">74100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -620,51 +620,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Кадгарон Отель 3*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+              <w:t xml:space="preserve">Машук 2* - Снежный Барс 3* - Россия 4* - Кадгарон Отель 3*, 0*, По программе, Стандарт, Только завтраки, 27.09-04.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">55250руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">74100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -673,51 +673,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* - Снежный Барс 3* - Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+              <w:t xml:space="preserve">Интурист 3* - Снежный Барс 3* - Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 27.09-04.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">58200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">81300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -726,51 +726,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* - Снежный барс 3* - Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+              <w:t xml:space="preserve">Интурист 3* - Снежный барс 3* - Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 27.09-04.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">62850руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">93000руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -779,51 +779,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Бештау 3* - Снежный барс 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 02.08-09.08</w:t>
+              <w:t xml:space="preserve">Бештау 3* - Снежный барс 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 27.09-04.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">68700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">104300руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>