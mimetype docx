--- v0 (2026-01-15)
+++ v1 (2026-07-31)
@@ -6,71 +6,71 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"> </Override>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"> </Override>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"> </Override>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"> </Override>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"> </Override>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"> </Override>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"> </Override>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"> </Override>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"> </Override>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"> </Override>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Больше, чем путешествие на Кавказ, 8  дней, март 2026</w:t>
+        <w:t xml:space="preserve">Больше, чем путешествие на Кавказ, 8  дней, март - ноябрь 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Продолжительность: 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Кавминводы andndash; Кабардино-Балкария - Северная Осетия andndash; Ингушетия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Маршрут: Пятигорск (2 ночи) - Медовые водопады andndash; Кисловодск andndash; поляна Азау andndash; гора Эльбрус andndash; Нальчик (1 ночь) - Черекское ущелье andndash; Черекская теснина andndash; аул Верхняя Балкария andndash; озеро Церик-Кель andndash; Владикавказ (4 ночи) - Горная Ингушетия/Алагирское ущелье andndash; Цей andndash; Мамисон - Кармадон - Даргавс - Город мертвых - Башня Курта и Тага - селение Цмити - Свято-Успенский Аланский мужской монастырь andndash; Куртатинское ущелье - Кадаргаванский каньон - крепость Дзивгис - Дигорское ущелье - Каньон Ахсинта - святилище Лагты Дзуар andndash; Задалеск - музей Матери - Махческ, башня Абисаловых andndash; Уаллагком: села Дунта, Камунта, Галиат andndash; Фаснал - село Мацута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Даты заезда: 11.03.2025, 25.03.2025</w:t>
+        <w:t xml:space="preserve">Даты заезда: еженедельно по вторникам с 31.03 по 03.11.2026 включительно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Детали перелета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут тура</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
@@ -145,183 +145,166 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Нальчик – Черекское ущелье – Верхняя Балкария – Голубые озера – переезд во Владикавказ (8 часов, 230 км) Начало в 08:30
 программа дня: Черекское ущелье – Черекская теснина – аул Верхняя Балкария – озеро Церик-Кель – прибытие во Владикавказ 17:00
 Обед – самостоятельно (Доп. плата)
 19:30-21:30 АЛАНСКИЙ ВЕЧЕР – шоу-программа в этно-национальном стиле с ужином и дегустацией (Доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">5 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">При бронировании на выбор предлагается одна из двух опций:
-[...3 lines deleted...]
-программа дня: Святилище и наскальный монумент Уастырджи - Цейское ущелье - канатная дорога к Сказскому леднику – пикник-ланч (вкл. в стоимость) –Мамисонское ущелье - селение Лисри – обелиск братьям Газдановым - возвращение во Владикавказ к 17:00.</w:t>
+              <w:t xml:space="preserve">Захватывающее путешествие в Горную Ингушетию из Владикавказа: (8-9 часов, 180 км) Начало 09:00
+программа дня: Джейрахское ущелье – Эрзи- Цейлоамский перевал - древний Эгикал – башенный комплекс Таргим - Вовнушки - храм Тхаба-Ерды – пикник-ланч (вкл. в стоимость). ВАЖНО: для въезда в пограничную зону Джейрахского ущелья наличие паспорта РФ обязательно, иностранным гражданам требуется оформление пропуска.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">6 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Три ущелья: Куртатинское – Кармадонское - Даргавс (8 часов, 120 км) Начало 08:30 
 программа дня: Кармадон - Даргавс - Город мертвых - Башня Курта и Тага - селение Цмити - Свято-Успенский Аланский мужской монастырь – пикник-ланч (вкл. в стоимость) - Куртатинское ущелье - Кадаргаванский каньон - крепость Дзивгис - 17:00 Прибытие во Владикавказ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">7 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Горная Дигория: Задалеск – Махческ - Уаллагком (10 часов, 255 км) Начало 08:30
 программа дня: Дигорское ущелье - Каньон Ахсинта - святилище Лагты Дзуар – Задалеск - музей Матери - Махческ, башня Абисаловых – пикник-ланч (вкл. в стоимость) – Уаллагком: села Дунта, Камунта, Галиат – Фаснал - село Мацута – возвращение во Владикавказ к 19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">8 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Заключительный день во Владикавказе, свободное время. Покупка сувениров в дорогу, осетинских пирогов, сыра, чурчхела.
-Трансфер в аэропорт/вокзал: Счастливого пути!</w:t>
+              <w:t xml:space="preserve">Экскурсия Алагирское ущелье – Цей – Мамисон. Трансфер в аэропорт/вокзал: Счастливого пути!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">групповые трансферы из аэропорта Минеральных Вод и ж.д. вокзала Пятигорска в отель в первый день тура по прибытии, встреча в 13:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">групповые трансферы из гостиниц в аэропорт и ж/д вокзал Владикавказа по отъезду в заключительный день тура, встреча в холле отелей</w:t>
+        <w:t xml:space="preserve">16:30 групповой трансфер в аэропорт и ж/д вокзал Владикавказа по отъезду в заключительный день тура к рейсам/поездам позже 18:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">размещение в отелях/туркомплексах по программе тура в Пятигорске/Нальчике/Владикавказе</w:t>
+        <w:t xml:space="preserve">размещение в отелях/туркомплексах по программе тура в Пятигорске/Нальчике/Владикавказе с завтраком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">экскурсии по программе с профессиональными гидами и квалифицированными водителями</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">питание: завтраки в отеле + 3 обеда/пикник-ланч по маршруту экскурсий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Prrafodelista">
           <w:numPr>
             <w:ilvl w:val="1"/>
             <w:numId w:val="1"/>
           </w:numPr>
         </w:pStyle>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">входные билеты на объекты посещений по программе экскурсий, экологические сборы заповедников</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Оплачивается дополнительно</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -374,51 +357,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">билет на канатную дорогу в Приэльбрусье: Азау – ст. Мир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2 100руб.</w:t>
+              <w:t xml:space="preserve">2 700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">экскурсии, развлечения и входные билеты на объекты, не включенные в программу тура, курортный сбор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
@@ -443,108 +426,108 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">билет на канатно-кресельный подъемник в Цейском ущелье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">600руб.</w:t>
+              <w:t xml:space="preserve">900руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">АЛАНСКИЙ ВЕЧЕР – шоу-программа в этно-национальном стиле с ужином и дегустацией</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
+              <w:t xml:space="preserve">2 600руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
               <w:t xml:space="preserve">2 200руб.</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">1 800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* при трехместном варианте размещения гостиницы/турбазы по маршруту предоставляют DBL/TWN + доп. кровать или диван, или три отдельные кровати (в зависимости от возможностей гостиницы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 12 ноября 2025 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 7 июля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 10.03.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 04.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по программе 8/7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -557,360 +540,360 @@
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Название отеля, Категория отеля, Город / курорт, SPO, Тип номера, Питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">DBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">X-PAX</w:t>
+              <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Комфорт, Только завтраки, 10.03-17.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">43800руб.</w:t>
+              <w:t xml:space="preserve">Машук 2* -Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53850руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71550руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* -Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 10.03-17.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">38700руб.</w:t>
+              <w:t xml:space="preserve">Машук 2* -Россия 4* - Амран 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55950руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71550руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* -Россия 4* - Амран 3*, 0*, По программе, Стандарт, Только завтраки, 10.03-17.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">40500руб.</w:t>
+              <w:t xml:space="preserve">Машук 2* -Россия 4* - Кадгарон 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55950руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71400руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* -Россия 4* - Кадгарон 3*, 0*, По программе, Стандарт, Только завтраки, 10.03-17.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">36900руб.</w:t>
+              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">59400руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">80250руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 10.03-17.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">39000руб.</w:t>
+              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">68700руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">103650руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 10.03-17.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">40800руб.</w:t>
+              <w:t xml:space="preserve">Бештау 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Комфорт, Только завтраки, 04.08-11.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">74550руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">116100руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>