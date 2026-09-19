--- v1 (2026-07-31)
+++ v2 (2026-09-19)
@@ -483,51 +483,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* при трехместном варианте размещения гостиницы/турбазы по маршруту предоставляют DBL/TWN + доп. кровать или диван, или три отдельные кровати (в зависимости от возможностей гостиницы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 7 июля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 04.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 22.09.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по программе 8/7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -556,51 +556,51 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* -Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+              <w:t xml:space="preserve">Машук 2* -Россия 4* - Камелия 3*, 0*, По программе, Стандарт, Только завтраки, 22.09-29.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">53850руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">71550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -609,51 +609,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* -Россия 4* - Амран 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+              <w:t xml:space="preserve">Машук 2* -Россия 4* - Амран 3*, 0*, По программе, Стандарт, Только завтраки, 22.09-29.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">55950руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">71550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -662,51 +662,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Машук 2* -Россия 4* - Кадгарон 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+              <w:t xml:space="preserve">Машук 2* -Россия 4* - Кадгарон 3*, 0*, По программе, Стандарт, Только завтраки, 22.09-29.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">55950руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">71400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -715,51 +715,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Отель Планета Люкс 3*, 0*, По программе, Стандарт, Только завтраки, 22.09-29.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">59400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">80250руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -768,51 +768,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 04.08-11.08</w:t>
+              <w:t xml:space="preserve">Интурист 3* -Россия 4* - Гостиница Владикавказ 4*, 0*, По программе, Стандарт, Только завтраки, 22.09-29.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">68700руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">103650руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -821,51 +821,51 @@
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Бештау 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Комфорт, Только завтраки, 04.08-11.08</w:t>
+              <w:t xml:space="preserve">Бештау 3* - Azimut 4* - Гостиница Владикавказ 4*, 0*, По программе, Комфорт, Только завтраки, 22.09-29.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">74550руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">116100руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>