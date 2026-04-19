--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">39 085руб.</w:t>
+              <w:t xml:space="preserve">38 585руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 210руб.</w:t>
+              <w:t xml:space="preserve">7 986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 516руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 210руб.</w:t>
+              <w:t xml:space="preserve">7 986руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 389руб.</w:t>
+              <w:t xml:space="preserve">7 187руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9 031руб.</w:t>
+              <w:t xml:space="preserve">8 785руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 516руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 516руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 516руб.</w:t>
+              <w:t xml:space="preserve">4 392руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 568руб.</w:t>
+              <w:t xml:space="preserve">6 389руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 747руб.</w:t>
+              <w:t xml:space="preserve">5 590руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 06.03.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 21.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,3986 +739,2456 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 05.03-14.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34509руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 20.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">49125руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3718руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6673руб.</w:t>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11576руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Premist hotel Sultanahmet, 4*, Стамбул, Economy, Только завтраки, 05.03-15.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 20.04-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29174руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">53078руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3337руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">6682руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12799руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 20.04-18.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4671руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Black Tulip, 4*, Стамбул, Economy, Только завтраки, 05.03-19.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">36702руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 20.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56278руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3813руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">7436руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13928руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 20.04-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20892руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32280руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2193руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4047руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6023руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Hali, 3*, Стамбул, Standard, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 20.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26539руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3337руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">2729руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4141руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 05.03-18.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">45758руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 20.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30492руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5624руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10391руб.</w:t>
+              <w:t xml:space="preserve">2917руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5458руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 05.03-13.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 20.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19104руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4671руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3388руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5647руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 05.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">23261руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 20.04-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19857руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34068руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1811руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2955руб.</w:t>
+              <w:t xml:space="preserve">3670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6588руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 05.03-19.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 20.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19857руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31903руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1907руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3670руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5929руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 20.04-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43385руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2288руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9693руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 20.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2288руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 20.04-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3337руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">10164руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38491руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">71712руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3718руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">9787руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18916руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 05.03-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49762руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6196руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11726руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 05.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25504руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45549руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22304руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8103руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">5552руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10352руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4517руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 05.03-20.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46961руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2955руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">5741руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10823руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 14.03-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56654руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6768руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14022руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 15.03-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37738руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">65595руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27386руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6482руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9505руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16940руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6117руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.03-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">57007руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56654руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7436руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">14109руб.</w:t>
+              <w:t xml:space="preserve">7341руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14022руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 20.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">28694руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28045руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50537руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2479руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4767руб.</w:t>
+              <w:t xml:space="preserve">6399руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12046руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 21.03-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30209руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23716руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4099руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">7058руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13458руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4988руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39526руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">69547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2765руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">10164руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18257руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7435руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27951руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2955руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3106руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4611руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18351руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30868руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3432руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3200руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5552руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 01.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23433руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41597руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24469руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3718руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5176руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9152руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18728руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28327руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9035руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3718руб.</w:t>
-[...1550 lines deleted...]
-              <w:t xml:space="preserve">95руб.</w:t>
+              <w:t xml:space="preserve">3294руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4706руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">94руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>