--- v2 (2026-04-19)
+++ v3 (2026-06-23)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">38 585руб.</w:t>
+              <w:t xml:space="preserve">36 802руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 986руб.</w:t>
+              <w:t xml:space="preserve">7 835руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 986руб.</w:t>
+              <w:t xml:space="preserve">7 835руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 187руб.</w:t>
+              <w:t xml:space="preserve">7 052руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 785руб.</w:t>
+              <w:t xml:space="preserve">8 619руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 392руб.</w:t>
+              <w:t xml:space="preserve">4 309руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 389руб.</w:t>
+              <w:t xml:space="preserve">6 268руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 590руб.</w:t>
+              <w:t xml:space="preserve">5 485руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 21.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 25.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,2456 +739,1916 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 20.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">49125руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46855руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6117руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11576руб.</w:t>
+              <w:t xml:space="preserve">5834руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11040руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 20.04-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 24.06-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27826руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50625руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6682руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6373руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12207руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 20.04-18.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 24.06-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19927руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30788руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3860руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5745руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 20.04-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">56278руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16157руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25312руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">13928руб.</w:t>
+              <w:t xml:space="preserve">2603руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3949руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 20.04-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16875руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29082руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4047руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">2783руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5206руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 20.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">26539руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18221руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29800руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2729руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">4141руб.</w:t>
+              <w:t xml:space="preserve">3231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5386руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 20.04-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">30492руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 24.06-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32493руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2917руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5458руб.</w:t>
+              <w:t xml:space="preserve">3501руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6283руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 20.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18939руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30429руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3388руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3501руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5655руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 20.04-25.12</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22620руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41379руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3670руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9245руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 20.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24325руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43444руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21273руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3670руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">5296руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9874руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 20.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25043руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44790руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4988руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">5475руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10322руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 20.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 24.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29531руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54036руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7058руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">7001руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13374руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 20.04-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 24.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35994руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">62563руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">10164руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">9066руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16157руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5834руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 19.05-21.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">71712руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29531руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54036руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9787руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">18916руб.</w:t>
+              <w:t xml:space="preserve">7001руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13374руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 22.05-31.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50537руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26748руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48201руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12046руб.</w:t>
+              <w:t xml:space="preserve">6104руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11489руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28813руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52330руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22620руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5552руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">6732руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12836руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4757руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">37699руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">66333руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29800руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5741руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9694руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17413руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7091руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17234руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26659руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2962руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4398руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9035руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17503руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29441руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9505руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">3052руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5296руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22350руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39674руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23338руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7341руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4578руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4937руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17862руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27018руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8617руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6399руб.</w:t>
-[...560 lines deleted...]
-              <w:t xml:space="preserve">94руб.</w:t>
+              <w:t xml:space="preserve">3142руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4488руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">90руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>