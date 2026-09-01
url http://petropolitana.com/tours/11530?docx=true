--- v3 (2026-06-23)
+++ v4 (2026-09-01)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">36 802руб.</w:t>
+              <w:t xml:space="preserve">43 308руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 835руб.</w:t>
+              <w:t xml:space="preserve">9 109руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">5 010руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 835руб.</w:t>
+              <w:t xml:space="preserve">9 109руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 052руб.</w:t>
+              <w:t xml:space="preserve">8 198руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 619руб.</w:t>
+              <w:t xml:space="preserve">10 020руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">5 010руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">5 010руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 309руб.</w:t>
+              <w:t xml:space="preserve">5 010руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 268руб.</w:t>
+              <w:t xml:space="preserve">7 287руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 485руб.</w:t>
+              <w:t xml:space="preserve">6 376руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 25.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 02.09.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,1916 +739,1556 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46855руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30738руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">55139руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5834руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11040руб.</w:t>
+              <w:t xml:space="preserve">6866руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12992руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 24.06-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">32745руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">59575руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6373руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">7500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">14366руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 24.06-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23450руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36231руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3860руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">4542руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6760руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25312руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19013руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29788руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2603руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3949руб.</w:t>
+              <w:t xml:space="preserve">3063руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4648руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29082руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19858руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34224руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2783руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5206руб.</w:t>
+              <w:t xml:space="preserve">3275руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6127руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">29800руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21443руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35069руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3231руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">5386руб.</w:t>
+              <w:t xml:space="preserve">3803руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6338руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 24.06-25.12</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">32493руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 01.09-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38238руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3501руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6283руб.</w:t>
+              <w:t xml:space="preserve">4120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">7394руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 24.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22288руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35809руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3501руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">4120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6655руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 24.06-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26619руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48695руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4757руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">5598руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10880руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34752руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">63589руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5296руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">8239руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15739руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 24.06-31.08</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">44790руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31478руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56723руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5475руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10322руб.</w:t>
+              <w:t xml:space="preserve">7183руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13521руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 24.06-15.07</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">33907руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">61582руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26619руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7001руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">7922руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15105руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5598руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 24.06-31.08</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">44365руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">78061руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">35069руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9066руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">11408руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20492руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8345руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20281руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31372руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7001руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3486руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5176руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20598руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34647руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6104руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3591руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6232руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26302руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46688руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27464руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6732руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">5387руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5810руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">8617руб.</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21020руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31795руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10140руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9694руб.</w:t>
-[...380 lines deleted...]
-              <w:t xml:space="preserve">90руб.</w:t>
+              <w:t xml:space="preserve">3697руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5282руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">106руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>