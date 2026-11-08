--- v1 (2026-02-11)
+++ v2 (2026-11-08)
@@ -6,56 +6,61 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"> </Override>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"> </Override>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"> </Override>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"> </Override>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"> </Override>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"> </Override>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"> </Override>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"> </Override>
   <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"> </Override>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"> </Override>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"></Relationship><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"></Relationship></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Отпуск на Балтике: "К морю синему",8 дней, июнь - декабрь 2025</w:t>
+        <w:t xml:space="preserve">Отпуск на Балтике: "К морю синему",8 дней, июнь - декабрь 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Продолжительность: 8 дней/7 ночей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут: Калининград - Светлогорск (7 ночей) - НП Куршская коса - Зеленоградск - Янтарный* - Балтийск*</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Дата заезда: по пятницам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Экскурсионный тур в Калининградскую область с отдыхом в Светлогорске с экскурсиями. Большой выбор экскурсий!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Детали перелета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
@@ -68,206 +73,197 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Прибытие в Калининград в аэропорт "Храброво" или на ж/д вокзал «Калининград Южный».
-[...1 lines deleted...]
-Заселение в отель.
+              <w:t xml:space="preserve">Прибытие в Калининград в аэропорт "Храброво" или на ж/д вокзал «Калининград Южный». Встреча, трансфер до отеля Светлогорска (от аэропорта 30 мин., от ж/д вокзала 50 мин.). Заселение в отель.
 Дополнительная экскурсия по желанию: 
 14:20-18:30 Янтарный - где живет солнечный камень
 Свободное время. Ночь в отеле. 14:20-18:30 Янтарный - где живет солнечный камень
 В море янтаря, песчаных пляжей и кафе с дарами моря.
 Янтарное производство: обзор цехов, каление, обработка.
 Посещение Янтарного замка: предметы быта, старины.
 Экскурсия в центре Янтарного, парк Беккера, Храм.
 Янтарный комбинат: Янтарная палата (по желанию, доп.оплата) 
 Свободное время 1 час: прогулка по самому широкому в области пляжу, обзор нового променада длинной 2 км. имеющего статус "Голубой Флаг", покупка сувениров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">2 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Завтрак.
-[...1 lines deleted...]
-Свободное время. Ночь в отеле. 10:20-17:30 Экскурсия: Национальный парк Куршская коса + Зеленоградск
+              <w:t xml:space="preserve">Завтрак. 10:20-17:30 Экскурсия: Национальный парк Куршская коса + Зеленоградск. Свободное время. Ночь в отеле. 10:20-17:30 Экскурсия: Национальный парк Куршская коса + Зеленоградск
 По заповедным территориям песчаных дюн, моря, леса и перелётных птиц.
 Посещение национального парка ( входные билеты включены)
 Пешеходная экскурсия: Дюна "Ореховая" - маршрут Высота "ЭФА"
 Танцующий лес - загадочный лес, необычной формы.
 Обзор побережья Литвы, Балтийского моря и Куршского залива.
 Свободное время 1 час: покупка рыбных деликатесов- возможно приобрести рыбу натурального копчения на любой вкус: лещ, камбала, куршский угорь. Прогулка на морском побережье, посещение кафе.
 Зеленоградск - пешеходная экскурсия 1 час с гидом по центральным улицам города.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">3 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Завтрак. 
-[...1 lines deleted...]
-Свободное время. Ночь в отеле. 10:50-18:00 Экскурсия: Обзорная Калининград – Кёнигсберг
+              <w:t xml:space="preserve">Завтрак.  10:50-18:00 Экскурсия: Обзорная Калининград – Кёнигсберг. Свободное время. Ночь в отеле. 10:50-18:00 Экскурсия: Обзорная Калининград – Кёнигсберг
 Насыщенная программа: о истории, культуре, музыке и марципанах.
 Завтрак. Экскурсия включена в стоимость.
 Обзор ФОРТА №5, Музей Янтаря, Росгартенские, Королевские
 Бранденбургские ворота, Экскурсия в Марципановый Музей
 Остров И.Канта, Кафедральный собор, Рыбная деревня.
 Старинные немецкие районы: Амалиенау, Марауненхоф
 Св.время: КАФЕ/ КОРАБЛИК/ ОРГАН. КОНЦЕРТ в 14:00 (доп.плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">4 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Завтрак. Дополнительно экскурсия по желанию:
 14:20-18:30 Янтарный - где живет солнечный камень
 Свободное время. Ночь в отеле. 14:20-18:30 Янтарный - где живет солнечный камень
 В море янтаря, песчаных пляжей и кафе с дарами моря.
 Янтарное производство: обзор цехов, каление, обработка.
 Посещение Янтарного замка: предметы быта, старины.
 Экскурсия в центре Янтарного, парк Беккера, Храм.
 Янтарный комбинат: Янтарная палата (по желанию, доп.оплата) 
 Свободное время 1 час: прогулка по самому широкому в области пляжу, обзор нового променада длинной 2 км. имеющего статус "Голубой Флаг", покупка сувениров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">5 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Завтрак. 
-[...1 lines deleted...]
-Окончание экскурсии в центре города где можно погулять и посетить уютные кафе.
+              <w:t xml:space="preserve">Завтрак. 10:30-13:30 Экскурсия пешеходная: Сказочный Светлогорск. Окончание экскурсии в центре города где можно погулять и посетить уютные кафе.
 Дополнительно экскурсия по желанию:
 14:20–19:30 Экскурсия:Путешествие в Средневековье
 Свободное время. Ночь в отеле. 10:30-13:30 Экскурсия пешеходная: Сказочный Светлогорск
 О истории и легендах старого Раушена…
 Старинные виллы, архитектурные постройки, история города "Раушен"
 Дом сказочника-макет города Кёнигсберга.
 Скульптура "Лягушка"- зелёный сквер.
 Водонапорная башня, лиственничный парк, немецкий орган, солнечные часы.
 Спуски к Балтийскому морю, канатная дорога и новый красивый променад.
 Панорамный лифт, театр эстрады "Янтарь - Холл"-дом КВН
 Курхауз, Бювет с минеральной водой.
 Окончание экскурсии в центре города где можно погулять и посетить уютные кафе.
 Дополнительно экскурсия по желанию:
 14:20–19:30 Экскурсия:Путешествие в Средневековье
 Туда где: рыцари, живое пиво и сыр в шоколаде.
 Средневековый замок «Шаакен»: экскурсия, орудия, костюмы.
 Экскурсия на сыроварню "Шаакен Дорф", крафт. сыр и шоколад
 Посещение рыцарского Замка Нессельбек с пивоварней.
 Ужин в Замке: колбаски из свинины или курицы с живым пивом: 900 руб./ с квасом- 800 руб. (по желанию доп.плата менеджеру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">6 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Завтрак. Свободный день. Отдых. Ночь в отеле.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">7 день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Завтрак. Свободный день. 
-Дополнительно экскурсия по желанию:
+              <w:t xml:space="preserve">Завтрак. Свободный день. Дополнительно экскурсия по желанию:
 10:50–18:00 Янтарный + Балтийск, самый Запад РФ!
 Дополнительно экскурсия по желанию:
 18:50-22:30 Шоу Рыцарей Замка Нессельбек 10:50–18:00 Янтарный + Балтийск, самый Запад РФ!
 В море янтаря, песчаных пляжей, кораблей и лебедей
 Янтарное производство: обзор цехов, каление, обработка.
 Посещение Янтарного замка: предметы быта, старины.
 Экскурсия в центре Янтарного, парк Беккера, Храм.
 Янтарный комбинат: Янтарная палата (по желанию, доп.оплата) 
 Свободное время: Парк Беккера, море, кафе, пляж "Голубой флаг"
 Балтийск: обзор базы военно-морского флота РФ, Шведской крепости
 Старинный маяк, Елизаветенский форт, Пямятник Петру 1
 Свободное время: Парк Беккера, море, кафе, пляж "Голубой флаг"
 18:50-22:30 Шоу Рыцарей Замка Нессельбек
 В атмосферу рыцарских сражений, стрел, копий и огней
 Посещение рыцарского замка Нессельбек с пивоварней.
 Конно-рыцарское шоу с выбором прекрасной дамы.
 Вкусный рыцарский ужин с пивом или квасом от Замка!
 Посещение музея «Пыток и наказаний» в башне замка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
@@ -406,56 +402,61 @@
             <w:r>
               <w:t xml:space="preserve">питание, не включенное в программу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 19 июня 2025 года</w:t>
+        <w:t xml:space="preserve">Входные билеты: органный концерт в Кафедральном соборе: 600 руб./взр.; 350 руб./пенс./инв.музей янтаря: 350 руб./взр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Приносим свои извинения, но для определения точной стоимости данного тура Вам необходимо обратиться к менеджеру по телефону (812)600-75-79.</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 28 мая 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">К сожалению, в указанные Вами даты, заезд невозможен. Ближайшая дата заезда - 01.01.1970 или 01.01.1970. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>