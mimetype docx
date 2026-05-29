--- v1 (2026-03-23)
+++ v2 (2026-05-29)
@@ -332,179 +332,179 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">консульский сбор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 962руб.</w:t>
+              <w:t xml:space="preserve">6 074руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в сутки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">99руб.</w:t>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Входные билеты в музеи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Чаевые водителю и ассистенту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Наушники на весь период поездки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1 989руб.</w:t>
+              <w:t xml:space="preserve">1 735руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доплата за первый ряд в автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 470руб.</w:t>
+              <w:t xml:space="preserve">4 772руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доплата за второй ряд в автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 476руб.</w:t>
+              <w:t xml:space="preserve">3 905руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доплата за третий ряд в автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3 481руб.</w:t>
+              <w:t xml:space="preserve">3 037руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Любой ряд кроме первых трех</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1 492руб.</w:t>
+              <w:t xml:space="preserve">1 302руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Налог в отелях от 2-х до 5,5 евро в сутки на человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
@@ -706,56 +706,56 @@
         <w:t xml:space="preserve">* В случае государственных праздников некоторые музеи могут быть закрыты,  компания оставляет за собой право их замены на альтернативные экскурсионные продукты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* Групповой трансфер предоставляется только в день начала и окончания программы. При бронировании доп. ночей необходимо бронировать индивидуальный трансфер или туристам добираться до отеля самостоятельно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* При предоставлении трансферов в начале и в конце тура, услуги сопровождающего могут не предоставляться</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* Предоставление группового трансфера по прибытии предполагает объединение туристов, прилетающих в разное время и разными рейсами. Объединение происходит в пределах примерно двухчасового диапазона, при этом возможны корректировки по времени ожидания в связи с задержкой рейсов. При предоставлении группового трансфера на вылете так же объединяются туристы с разных рейсов и с разным временем вылета, при этом существенным условием предоставление услуги является доставка туристов в аэропорт заблаговременно, для гарантированного прохождения ими предполетных процедур.  Для тех туристов, которым важно прибытие в аэропорт к определенному рейсу рекомендуем заказывать индивидуальный трансфер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* Обращаем внимание, что в случае неявки туристов к началу тура или отказа туристов от обслуживания в туре в одностороннем порядке, компания оставляет за собой право аннулировать все услуги без возврата стоимости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 21 декабря 2025 года</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Заезд возможен 24.04.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 20 мая 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Заезд возможен 05.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Классика 8/7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -784,72 +784,72 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Отель 3*, 3*, по программе, Standard, Только завтраки, 24.04-01.05</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">60273руб.</w:t>
+              <w:t xml:space="preserve">Отель 3*, 3*, по программе, Standard, Только завтраки, 05.06-12.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">54144руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">86770руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52583руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">