--- v2 (2026-05-29)
+++ v3 (2026-07-27)
@@ -332,179 +332,179 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">консульский сбор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 074руб.</w:t>
+              <w:t xml:space="preserve">6 534руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в сутки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">87руб.</w:t>
+              <w:t xml:space="preserve">93руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Входные билеты в музеи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Чаевые водителю и ассистенту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Наушники на весь период поездки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1 735руб.</w:t>
+              <w:t xml:space="preserve">1 867руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доплата за первый ряд в автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 772руб.</w:t>
+              <w:t xml:space="preserve">5 134руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доплата за второй ряд в автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3 905руб.</w:t>
+              <w:t xml:space="preserve">4 200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доплата за третий ряд в автобусе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3 037руб.</w:t>
+              <w:t xml:space="preserve">3 267руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Любой ряд кроме первых трех</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1 302руб.</w:t>
+              <w:t xml:space="preserve">1 400руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Налог в отелях от 2-х до 5,5 евро в сутки на человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
@@ -711,51 +711,51 @@
         <w:t xml:space="preserve">* Групповой трансфер предоставляется только в день начала и окончания программы. При бронировании доп. ночей необходимо бронировать индивидуальный трансфер или туристам добираться до отеля самостоятельно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* При предоставлении трансферов в начале и в конце тура, услуги сопровождающего могут не предоставляться</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* Предоставление группового трансфера по прибытии предполагает объединение туристов, прилетающих в разное время и разными рейсами. Объединение происходит в пределах примерно двухчасового диапазона, при этом возможны корректировки по времени ожидания в связи с задержкой рейсов. При предоставлении группового трансфера на вылете так же объединяются туристы с разных рейсов и с разным временем вылета, при этом существенным условием предоставление услуги является доставка туристов в аэропорт заблаговременно, для гарантированного прохождения ими предполетных процедур.  Для тех туристов, которым важно прибытие в аэропорт к определенному рейсу рекомендуем заказывать индивидуальный трансфер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">* Обращаем внимание, что в случае неявки туристов к началу тура или отказа туристов от обслуживания в туре в одностороннем порядке, компания оставляет за собой право аннулировать все услуги без возврата стоимости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цены рассчитаны на 20 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 05.06.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 14.08.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Классика 8/7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 8 дней/7 ночей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -784,72 +784,72 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">X-PAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Отель 3*, 3*, по программе, Standard, Только завтраки, 05.06-12.06</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">52583руб.</w:t>
+              <w:t xml:space="preserve">Отель 3*, 3*, по программе, Standard, Только завтраки, 14.08-21.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">58244руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">93340руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">56564руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">